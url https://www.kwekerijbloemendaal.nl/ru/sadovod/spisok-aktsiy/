--- v2 (2026-08-14)
+++ v3 (2026-09-29)
@@ -16,56 +16,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$10:$I$193</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t xml:space="preserve">Tоварный ассортимент Kwekerij Bloemendaal </t>
   </si>
   <si>
-    <t>14-08-2026 12:54</t>
+    <t>29-09-2026 08:35</t>
   </si>
   <si>
     <t>Сорт</t>
   </si>
   <si>
     <t>Горшок</t>
   </si>
   <si>
     <t>Количество на складе</t>
   </si>
   <si>
     <t>Высота</t>
   </si>
   <si>
     <t>Количество в слое</t>
   </si>
   <si>
     <t>3агрузка на см куб.</t>
   </si>
   <si>
     <t>Штрихкод</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
@@ -195,56 +195,56 @@
   <si>
     <t>Восходящий, столбчатые, темно/зеленый, глянцевые листья</t>
   </si>
   <si>
     <t>Cephalotaxus harr. 'Korean Gold'</t>
   </si>
   <si>
     <t>Восходящий, столбчатые, светло/зеленый, глянцевые листья</t>
   </si>
   <si>
     <t>Chamaecyparis law. 'Alumigold'</t>
   </si>
   <si>
     <t>Восходящий, столбчатые, желтый/зеленый</t>
   </si>
   <si>
     <t>Chamaecyparis law. 'Columnaris'</t>
   </si>
   <si>
     <t>Восходящий, столбчатые, синий/зеленый</t>
   </si>
   <si>
     <t>Chamaecyparis law. 'Ellw. Empire'</t>
   </si>
   <si>
+    <t>Восходящий, столбчатые, желтый</t>
+  </si>
+  <si>
     <t>33-38cm</t>
   </si>
   <si>
-    <t>Восходящий, столбчатые, желтый</t>
-[...1 lines deleted...]
-  <si>
     <t>Chamaecyparis law. 'Ellw. Gold'</t>
   </si>
   <si>
     <t>Chamaecyparis law. 'Ellw. Pillar'</t>
   </si>
   <si>
     <t>Восходящий, столбчатые, зеленый, прямой рост</t>
   </si>
   <si>
     <t>Chamaecyparis law. 'Ellwoodii'</t>
   </si>
   <si>
     <t>35-40cm</t>
   </si>
   <si>
     <t>Восходящий, столбчатые, светло/зеленый</t>
   </si>
   <si>
     <t>32-37cm</t>
   </si>
   <si>
     <t>30x18</t>
   </si>
   <si>
     <t>8717191536318</t>
@@ -501,59 +501,59 @@
   <si>
     <t>карликовый, kоническая, желтый, тонкие иглы</t>
   </si>
   <si>
     <t>Cryptomeria jap. 'Vilmorin Gold'</t>
   </si>
   <si>
     <t>карликовый, форме шара, желтый</t>
   </si>
   <si>
     <t>Cryptomeria jap. 'Vilmoriniana'</t>
   </si>
   <si>
     <t>карликовый, форме шара, зеленый, тонкие иглы</t>
   </si>
   <si>
     <t>Cryptomeria jap. 'Yokohama'</t>
   </si>
   <si>
     <t>карликовый, раскинувшийся, зеленый</t>
   </si>
   <si>
     <t>Cupressus macr. 'Goldcrest Wilma'</t>
   </si>
   <si>
+    <t>8717191537230</t>
+  </si>
+  <si>
+    <t>Восходящий, kоническая, желтый, прямой рост</t>
+  </si>
+  <si>
     <t>8717191537223</t>
   </si>
   <si>
-    <t>Восходящий, kоническая, желтый, прямой рост</t>
-[...4 lines deleted...]
-  <si>
     <t>Juniperus chin. 'Blaauw'</t>
   </si>
   <si>
     <t>Восходящий, столбчатые, синий</t>
   </si>
   <si>
     <t>Juniperus chin. 'Blue Alps'</t>
   </si>
   <si>
     <t>Juniperus chin. 'Keteleeri'</t>
   </si>
   <si>
     <t>Juniperus chin. 'Stricta'</t>
   </si>
   <si>
     <t>8717191536349</t>
   </si>
   <si>
     <t>Juniperus comm. 'Arnold'</t>
   </si>
   <si>
     <t>10-20cm</t>
   </si>
   <si>
     <t>Восходящий, столбчатые, серо/голубой, прямой рост</t>
@@ -730,50 +730,53 @@
     <t>карликовый, форме шара, светло/зеленый, тонкие иглы</t>
   </si>
   <si>
     <t>Picea abies 'Nidiformis'</t>
   </si>
   <si>
     <t>карликовый, кустарник, светло зеленый</t>
   </si>
   <si>
     <t>Picea abies 'Tompa'</t>
   </si>
   <si>
     <t>Picea abies 'Will's Zwerg'</t>
   </si>
   <si>
     <t>15-25cm</t>
   </si>
   <si>
     <t>Восходящий, kоническая, зеленый, свисающие ветви</t>
   </si>
   <si>
     <t>Picea glauca 'Alberta Globe'</t>
   </si>
   <si>
     <t>Picea glauca 'Conica'</t>
+  </si>
+  <si>
+    <t>28-33cm</t>
   </si>
   <si>
     <t>8717191518734</t>
   </si>
   <si>
     <t>Picea glauca 'Daisy's White'</t>
   </si>
   <si>
     <t>Восходящий, форме пирамиды, зелено/белый</t>
   </si>
   <si>
     <t>Picea glauca 'Echiniformis'</t>
   </si>
   <si>
     <t>p9</t>
   </si>
   <si>
     <t>Picea glauca 'Rainbow's End'</t>
   </si>
   <si>
     <t>34-39cm</t>
   </si>
   <si>
     <t>Восходящий, форме пирамиды, желтый/зеленый</t>
   </si>
@@ -1415,51 +1418,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyyyyy-yyyy-4yyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyyyyy-yyyy-6yyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyyyyy-yyyy-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyyyyy-yyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/ellwoodii-yyyy-yyyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyyyyyyyyyy-yyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyy-yyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyy-yyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyy-yyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/abies-balsamea-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/abies-koreana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cephalotaxus-harr-fastigiata-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cephalotaxus-harr-korean-gold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-alumigold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-columnaris-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-columnaris-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellw-empire-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellw-empire-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellw-gold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellw-pillar-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellwoodii-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellwoodii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-erecta-aurea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-globosa-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-graysw-feather-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-green-pillar-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ivonne-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-little-spire-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-pearly-swirls-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-pelt-s-blue-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-robusta-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-robusta-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-snow-white-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-snow-white-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-stardust-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-stardust-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-sunkist-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-white-spot-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-white-spot-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-wisselii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-brigitte-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-butterball-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-drath-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-fernspray-gold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-kamarachiba-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-lycopodioides-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-melody-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-pygmaea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-saffron-spray-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-teddy-bear-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-baby-blue-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-blue-moon-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-blue-planet-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-boulevard-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-filifera-aurea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-filifera-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-squarrosa-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-sungold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-thyo-blue-rock-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-thyo-rubicon-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-thyo-top-point-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-elegans-viridis-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-green-pearl-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-kitayama-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-little-champion-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-monstrosa-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-sekkan-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-twinkle-toes-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-vilmorin-gold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-vilmoriniana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-yokohama-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cupressus-macr-goldcrest-wilma-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cupressus-macr-goldcrest-wilma-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-chin-blaauw-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-chin-blue-alps-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-chin-keteleeri-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-chin-stricta-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-arnold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-gold-cone-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-goldschatz-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-green-carpet-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-repanda-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-suecica-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-conf-allgold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-conf-blue-pacific-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-conf-schlager-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-dav-leningrad-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-andorra-compact-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-blue-chip-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-golden-carpet-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-icee-blue-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-limeglow-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-pancake-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-prince-of-wales-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-wiltonii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-gold-coast-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-gold-star-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-king-of-spring-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-mint-julep-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-old-gold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-pfitzeriana-glauca-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-proc-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-sab-tamariscifolia-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-sabina-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-scop-blue-arrow-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-scop-moonglow-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-squam-blue-carpet-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-squam-blue-star-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-squam-blue-swede-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-squam-holger-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-squam-meyeri-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-virg-grey-owl-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-virg-hetz-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/microbiota-decussata-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-abies-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-abies-little-gem-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-abies-nidiformis-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-abies-tompa-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-abies-will-s-zwerg-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-alberta-globe-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-conica-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-daisy-s-white-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-echiniformis-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-rainbow-s-end-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-sanders-blue-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-zuckerhut-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-omorika-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-omorika-karel-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-pungens-yglauca-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-sitch-tenas-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/pinus-mugo-mughus-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/pinus-mugo-pumilio-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/pinus-strobus-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/platycladus-orient-aurea-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/platycladus-orient-franky-boy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/platycladus-orient-pyramidalis-aurea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/sequoia-semp-adpressa-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-black-tower-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-david-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-fast-robusta-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-fastigiata-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-goldstrike-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-repandens-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-semperaurea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-summergold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-baccata-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-med-densiformis-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-med-farmen-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-med-groenland-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-med-hicksii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-med-hillii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-anniek-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-brabant-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-danica-aurea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-danica-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-degroot-spire-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-fire-chief-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-golden-globe-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-golden-tuffet-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-harvest-moon-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-holmstrup-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-king-of-brabant-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-little-giant-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-malonyana-holub-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-mirjam-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-mr-bowling-ball-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-rheingold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-salland-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-smaragd-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-teddy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-tiny-tim-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-waterfield-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-woodwardii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-yellow-ribbon-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-plic-aldrich-mountain-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-plic-can-can-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-plic-kagers-beauty-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-plic-whipecord-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thujopsis-dol-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thujopsis-dolabrata-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/tsuga-can-cole-s-prostrate-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/tjuga-can-jeddeloh-p9/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyyyyy-yyyy-4yyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyyyyy-yyyy-6yyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyyyyy-yyyy-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyyyyy-yyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/ellwoodii-yyyy-yyyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyyyyyyyyyy-yyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyy-yyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyyy-yyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/yyy-yyyy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/abies-balsamea-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/abies-koreana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cephalotaxus-harr-fastigiata-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cephalotaxus-harr-korean-gold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-alumigold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-columnaris-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-columnaris-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellw-empire-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellw-empire-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellw-gold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellw-pillar-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellwoodii-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ellwoodii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-erecta-aurea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-globosa-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-graysw-feather-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-green-pillar-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-ivonne-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-little-spire-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-pearly-swirls-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-pelt-s-blue-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-robusta-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-robusta-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-snow-white-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-snow-white-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-stardust-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-stardust-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-sunkist-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-white-spot-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-white-spot-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-law-wisselii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-brigitte-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-butterball-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-drath-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-fernspray-gold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-kamarachiba-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-lycopodioides-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-melody-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-pygmaea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-saffron-spray-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-obt-teddy-bear-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-baby-blue-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-blue-moon-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-blue-planet-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-boulevard-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-filifera-aurea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-filifera-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-squarrosa-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-pis-sungold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-thyo-blue-rock-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-thyo-rubicon-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/chamaecyparis-thyo-top-point-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-elegans-viridis-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-green-pearl-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-kitayama-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-little-champion-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-monstrosa-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-sekkan-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-twinkle-toes-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-vilmorin-gold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-vilmoriniana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cryptomeria-jap-yokohama-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cupressus-macr-goldcrest-wilma-p11/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/cupressus-macr-goldcrest-wilma-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-chin-blaauw-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-chin-blue-alps-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-chin-keteleeri-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-chin-stricta-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-arnold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-gold-cone-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-goldschatz-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-green-carpet-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-repanda-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-comm-suecica-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-conf-allgold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-conf-blue-pacific-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-conf-schlager-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-dav-leningrad-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-andorra-compact-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-blue-chip-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-golden-carpet-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-icee-blue-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-limeglow-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-pancake-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-prince-of-wales-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-hor-wiltonii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-gold-coast-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-gold-star-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-king-of-spring-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-mint-julep-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-old-gold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-pfitz-pfitzeriana-glauca-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-proc-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-sab-tamariscifolia-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-sabina-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-scop-blue-arrow-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-scop-moonglow-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-squam-blue-carpet-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-squam-blue-star-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-squam-blue-swede-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-squam-holger-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-squam-meyeri-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-virg-grey-owl-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/juniperus-virg-hetz-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/microbiota-decussata-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-abies-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-abies-little-gem-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-abies-nidiformis-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-abies-tompa-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-abies-will-s-zwerg-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-alberta-globe-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-conica-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-daisy-s-white-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-echiniformis-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-rainbow-s-end-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-sanders-blue-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-glauca-zuckerhut-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-omorika-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-omorika-karel-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-pungens-yglauca-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/picea-sitch-tenas-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/pinus-mugo-mughus-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/pinus-mugo-pumilio-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/pinus-strobus-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/platycladus-orient-aurea-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/platycladus-orient-franky-boy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/platycladus-orient-pyramidalis-aurea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/sequoia-semp-adpressa-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-black-tower-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-david-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-fast-robusta-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-fastigiata-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-goldstrike-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-repandens-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-semperaurea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-bacc-summergold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-baccata-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-med-densiformis-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-med-farmen-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-med-groenland-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-med-hicksii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/taxus-med-hillii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-anniek-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-brabant-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-danica-aurea-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-danica-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-degroot-spire-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-fire-chief-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-golden-globe-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-golden-tuffet-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-harvest-moon-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-holmstrup-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-king-of-brabant-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-little-giant-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-malonyana-holub-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-mirjam-pbr-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-mr-bowling-ball-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-rheingold-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-salland-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-smaragd-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-teddy-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-tiny-tim-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-waterfield-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-woodwardii-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-occ-yellow-ribbon-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-plic-aldrich-mountain-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-plic-can-can-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-plic-kagers-beauty-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thuja-plic-whipecord-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thujopsis-dol-nana-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/thujopsis-dolabrata-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/tsuga-can-cole-s-prostrate-p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kwekerijbloemendaal.nl/ru/kwekers/product/tjuga-can-jeddeloh-p9/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A10" sqref="A10:L10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.425537" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.133545" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.425537" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.563477" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="36.134033" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.10" customWidth="true" style="0"/>
     <col min="9" max="9" width="70.697021" bestFit="true" customWidth="true" style="0"/>
   </cols>
@@ -1896,121 +1899,121 @@
       </c>
       <c r="D26" t="s">
         <v>47</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>31</v>
       </c>
       <c r="G26" t="s">
         <v>44</v>
       </c>
       <c r="H26" t="s">
         <v>17</v>
       </c>
       <c r="I26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" t="s">
+        <v>30</v>
+      </c>
+      <c r="F27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G27" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D28" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="E28" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F28" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G28" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H28" t="s">
         <v>17</v>
       </c>
       <c r="I28" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
         <v>47</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>31</v>
       </c>
       <c r="G29" t="s">
         <v>44</v>
       </c>
       <c r="H29" t="s">
         <v>17</v>
       </c>
       <c r="I29" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
         <v>47</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>31</v>
       </c>
       <c r="G30" t="s">
         <v>44</v>
       </c>
       <c r="H30" t="s">
         <v>17</v>
       </c>
       <c r="I30" t="s">
@@ -2260,132 +2263,132 @@
       </c>
       <c r="D40" t="s">
         <v>47</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
         <v>31</v>
       </c>
       <c r="G40" t="s">
         <v>44</v>
       </c>
       <c r="H40" t="s">
         <v>17</v>
       </c>
       <c r="I40" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" t="s">
         <v>84</v>
       </c>
       <c r="B41" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D41" t="s">
         <v>50</v>
       </c>
       <c r="E41" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F41" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G41" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H41" t="s">
         <v>17</v>
       </c>
       <c r="I41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
         <v>84</v>
       </c>
       <c r="B42" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
         <v>50</v>
       </c>
       <c r="E42" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F42" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G42" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H42" t="s">
         <v>17</v>
       </c>
       <c r="I42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>12</v>
       </c>
       <c r="D43" t="s">
         <v>87</v>
       </c>
       <c r="E43" t="s">
         <v>30</v>
       </c>
       <c r="F43" t="s">
         <v>31</v>
       </c>
       <c r="G43" t="s">
         <v>88</v>
       </c>
       <c r="H43" t="s">
         <v>17</v>
       </c>
       <c r="I43" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>86</v>
       </c>
       <c r="B44" t="s">
         <v>23</v>
       </c>
       <c r="D44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" t="s">
         <v>26</v>
       </c>
       <c r="G44" t="s">
         <v>27</v>
       </c>
       <c r="H44" t="s">
         <v>17</v>
       </c>
       <c r="I44" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>90</v>
       </c>
       <c r="B45" t="s">
         <v>23</v>
       </c>
       <c r="D45" t="s">
@@ -2442,89 +2445,89 @@
       </c>
       <c r="D47" t="s">
         <v>47</v>
       </c>
       <c r="E47" t="s">
         <v>30</v>
       </c>
       <c r="F47" t="s">
         <v>35</v>
       </c>
       <c r="G47" t="s">
         <v>44</v>
       </c>
       <c r="H47" t="s">
         <v>17</v>
       </c>
       <c r="I47" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" t="s">
         <v>93</v>
       </c>
       <c r="B48" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D48" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E48" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F48" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G48" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H48" t="s">
         <v>17</v>
       </c>
       <c r="I48" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>93</v>
       </c>
       <c r="B49" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E49" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F49" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G49" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H49" t="s">
         <v>17</v>
       </c>
       <c r="I49" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>95</v>
       </c>
       <c r="B50" t="s">
         <v>12</v>
       </c>
       <c r="D50" t="s">
         <v>43</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
         <v>31</v>
       </c>
       <c r="G50" t="s">
@@ -3326,86 +3329,86 @@
       </c>
       <c r="D81" t="s">
         <v>43</v>
       </c>
       <c r="E81" t="s">
         <v>30</v>
       </c>
       <c r="F81" t="s">
         <v>98</v>
       </c>
       <c r="G81" t="s">
         <v>44</v>
       </c>
       <c r="H81" t="s">
         <v>17</v>
       </c>
       <c r="I81" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82" t="s">
         <v>160</v>
       </c>
       <c r="B82" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D82" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="E82" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F82" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G82" t="s">
         <v>161</v>
       </c>
       <c r="H82" t="s">
         <v>17</v>
       </c>
       <c r="I82" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83" t="s">
         <v>160</v>
       </c>
       <c r="B83" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F83" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G83" t="s">
         <v>163</v>
       </c>
       <c r="H83" t="s">
         <v>17</v>
       </c>
       <c r="I83" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84" t="s">
         <v>164</v>
       </c>
       <c r="B84" t="s">
         <v>12</v>
       </c>
       <c r="D84" t="s">
         <v>47</v>
       </c>
       <c r="E84" t="s">
         <v>30</v>
       </c>
       <c r="F84" t="s">
@@ -4603,1637 +4606,1637 @@
       </c>
       <c r="E130" t="s">
         <v>30</v>
       </c>
       <c r="F130" t="s">
         <v>35</v>
       </c>
       <c r="G130" t="s">
         <v>44</v>
       </c>
       <c r="H130" t="s">
         <v>17</v>
       </c>
       <c r="I130" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="131" spans="1:12">
       <c r="A131" t="s">
         <v>237</v>
       </c>
       <c r="B131" t="s">
         <v>12</v>
       </c>
       <c r="D131" t="s">
-        <v>59</v>
+        <v>238</v>
       </c>
       <c r="E131" t="s">
         <v>30</v>
       </c>
       <c r="F131" t="s">
         <v>68</v>
       </c>
       <c r="G131" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H131" t="s">
         <v>17</v>
       </c>
       <c r="I131" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="132" spans="1:12">
       <c r="A132" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B132" t="s">
         <v>12</v>
       </c>
       <c r="D132" t="s">
         <v>43</v>
       </c>
       <c r="E132" t="s">
         <v>30</v>
       </c>
       <c r="F132" t="s">
         <v>31</v>
       </c>
       <c r="G132" t="s">
         <v>44</v>
       </c>
       <c r="H132" t="s">
         <v>17</v>
       </c>
       <c r="I132" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="133" spans="1:12">
       <c r="A133" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B133" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D133" t="s">
         <v>171</v>
       </c>
       <c r="E133" t="s">
         <v>30</v>
       </c>
       <c r="F133" t="s">
         <v>35</v>
       </c>
       <c r="G133" t="s">
         <v>44</v>
       </c>
       <c r="H133" t="s">
         <v>17</v>
       </c>
       <c r="I133" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="134" spans="1:12">
       <c r="A134" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B134" t="s">
         <v>12</v>
       </c>
       <c r="D134" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E134" t="s">
         <v>30</v>
       </c>
       <c r="F134" t="s">
         <v>68</v>
       </c>
       <c r="G134" t="s">
         <v>44</v>
       </c>
       <c r="H134" t="s">
         <v>17</v>
       </c>
       <c r="I134" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="135" spans="1:12">
       <c r="A135" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B135" t="s">
         <v>12</v>
       </c>
       <c r="D135" t="s">
         <v>47</v>
       </c>
       <c r="E135" t="s">
         <v>30</v>
       </c>
       <c r="F135" t="s">
         <v>31</v>
       </c>
       <c r="G135" t="s">
         <v>44</v>
       </c>
       <c r="H135" t="s">
         <v>17</v>
       </c>
       <c r="I135" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="136" spans="1:12">
       <c r="A136" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B136" t="s">
         <v>12</v>
       </c>
       <c r="D136" t="s">
         <v>47</v>
       </c>
       <c r="E136" t="s">
         <v>30</v>
       </c>
       <c r="F136" t="s">
         <v>35</v>
       </c>
       <c r="G136" t="s">
         <v>44</v>
       </c>
       <c r="H136" t="s">
         <v>17</v>
       </c>
       <c r="I136" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="137" spans="1:12">
       <c r="A137" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B137" t="s">
         <v>12</v>
       </c>
       <c r="D137" t="s">
         <v>227</v>
       </c>
       <c r="E137" t="s">
         <v>30</v>
       </c>
       <c r="F137" t="s">
         <v>142</v>
       </c>
       <c r="G137" t="s">
         <v>44</v>
       </c>
       <c r="H137" t="s">
         <v>17</v>
       </c>
       <c r="I137" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="138" spans="1:12">
       <c r="A138" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B138" t="s">
         <v>12</v>
       </c>
       <c r="D138" t="s">
         <v>43</v>
       </c>
       <c r="E138" t="s">
         <v>30</v>
       </c>
       <c r="F138" t="s">
         <v>35</v>
       </c>
       <c r="G138" t="s">
         <v>44</v>
       </c>
       <c r="H138" t="s">
         <v>17</v>
       </c>
       <c r="I138" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="139" spans="1:12">
       <c r="A139" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B139" t="s">
         <v>12</v>
       </c>
       <c r="D139" t="s">
         <v>47</v>
       </c>
       <c r="E139" t="s">
         <v>30</v>
       </c>
       <c r="F139" t="s">
         <v>142</v>
       </c>
       <c r="G139" t="s">
         <v>44</v>
       </c>
       <c r="H139" t="s">
         <v>17</v>
       </c>
       <c r="I139" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="140" spans="1:12">
       <c r="A140" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B140" t="s">
         <v>12</v>
       </c>
       <c r="D140" t="s">
         <v>43</v>
       </c>
       <c r="E140" t="s">
         <v>30</v>
       </c>
       <c r="F140" t="s">
         <v>98</v>
       </c>
       <c r="G140" t="s">
         <v>44</v>
       </c>
       <c r="H140" t="s">
         <v>17</v>
       </c>
       <c r="I140" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="141" spans="1:12">
       <c r="A141" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B141" t="s">
         <v>12</v>
       </c>
       <c r="D141" t="s">
         <v>43</v>
       </c>
       <c r="E141" t="s">
         <v>30</v>
       </c>
       <c r="F141" t="s">
         <v>35</v>
       </c>
       <c r="G141" t="s">
         <v>44</v>
       </c>
       <c r="H141" t="s">
         <v>17</v>
       </c>
       <c r="I141" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="142" spans="1:12">
       <c r="A142" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B142" t="s">
         <v>12</v>
       </c>
       <c r="D142" t="s">
         <v>43</v>
       </c>
       <c r="E142" t="s">
         <v>30</v>
       </c>
       <c r="F142" t="s">
         <v>35</v>
       </c>
       <c r="G142" t="s">
         <v>44</v>
       </c>
       <c r="H142" t="s">
         <v>17</v>
       </c>
       <c r="I142" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="143" spans="1:12">
       <c r="A143" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B143" t="s">
         <v>12</v>
       </c>
       <c r="D143" t="s">
         <v>43</v>
       </c>
       <c r="E143" t="s">
         <v>30</v>
       </c>
       <c r="F143" t="s">
         <v>68</v>
       </c>
       <c r="G143" t="s">
         <v>44</v>
       </c>
       <c r="H143" t="s">
         <v>17</v>
       </c>
       <c r="I143" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="144" spans="1:12">
       <c r="A144" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B144" t="s">
         <v>12</v>
       </c>
       <c r="D144" t="s">
         <v>47</v>
       </c>
       <c r="E144" t="s">
         <v>30</v>
       </c>
       <c r="F144" t="s">
         <v>31</v>
       </c>
       <c r="G144" t="s">
         <v>44</v>
       </c>
       <c r="H144" t="s">
         <v>17</v>
       </c>
       <c r="I144" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="145" spans="1:12">
       <c r="A145" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B145" t="s">
         <v>12</v>
       </c>
       <c r="D145" t="s">
         <v>47</v>
       </c>
       <c r="E145" t="s">
         <v>30</v>
       </c>
       <c r="F145" t="s">
         <v>35</v>
       </c>
       <c r="G145" t="s">
         <v>44</v>
       </c>
       <c r="H145" t="s">
         <v>17</v>
       </c>
       <c r="I145" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="146" spans="1:12">
       <c r="A146" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B146" t="s">
         <v>12</v>
       </c>
       <c r="D146" t="s">
         <v>50</v>
       </c>
       <c r="E146" t="s">
         <v>30</v>
       </c>
       <c r="F146" t="s">
         <v>35</v>
       </c>
       <c r="G146" t="s">
         <v>44</v>
       </c>
       <c r="H146" t="s">
         <v>17</v>
       </c>
       <c r="I146" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="147" spans="1:12">
       <c r="A147" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B147" t="s">
         <v>12</v>
       </c>
       <c r="D147" t="s">
         <v>47</v>
       </c>
       <c r="E147" t="s">
         <v>30</v>
       </c>
       <c r="F147" t="s">
         <v>98</v>
       </c>
       <c r="G147" t="s">
         <v>44</v>
       </c>
       <c r="H147" t="s">
         <v>17</v>
       </c>
       <c r="I147" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="148" spans="1:12">
       <c r="A148" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B148" t="s">
         <v>12</v>
       </c>
       <c r="D148" t="s">
         <v>47</v>
       </c>
       <c r="E148" t="s">
         <v>30</v>
       </c>
       <c r="F148" t="s">
         <v>31</v>
       </c>
       <c r="G148" t="s">
         <v>44</v>
       </c>
       <c r="H148" t="s">
         <v>17</v>
       </c>
       <c r="I148" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="149" spans="1:12">
       <c r="A149" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B149" t="s">
         <v>12</v>
       </c>
       <c r="D149" t="s">
         <v>47</v>
       </c>
       <c r="E149" t="s">
         <v>30</v>
       </c>
       <c r="F149" t="s">
         <v>31</v>
       </c>
       <c r="G149" t="s">
         <v>44</v>
       </c>
       <c r="H149" t="s">
         <v>17</v>
       </c>
       <c r="I149" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="150" spans="1:12">
       <c r="A150" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B150" t="s">
         <v>12</v>
       </c>
       <c r="D150" t="s">
         <v>47</v>
       </c>
       <c r="E150" t="s">
         <v>30</v>
       </c>
       <c r="F150" t="s">
         <v>31</v>
       </c>
       <c r="G150" t="s">
         <v>44</v>
       </c>
       <c r="H150" t="s">
         <v>17</v>
       </c>
       <c r="I150" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="151" spans="1:12">
       <c r="A151" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B151" t="s">
         <v>12</v>
       </c>
       <c r="D151" t="s">
         <v>47</v>
       </c>
       <c r="E151" t="s">
         <v>30</v>
       </c>
       <c r="F151" t="s">
         <v>31</v>
       </c>
       <c r="G151" t="s">
         <v>44</v>
       </c>
       <c r="H151" t="s">
         <v>17</v>
       </c>
       <c r="I151" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="152" spans="1:12">
       <c r="A152" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B152" t="s">
         <v>12</v>
       </c>
       <c r="D152" t="s">
         <v>43</v>
       </c>
       <c r="E152" t="s">
         <v>30</v>
       </c>
       <c r="F152" t="s">
         <v>31</v>
       </c>
       <c r="G152" t="s">
         <v>44</v>
       </c>
       <c r="H152" t="s">
         <v>17</v>
       </c>
       <c r="I152" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="153" spans="1:12">
       <c r="A153" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B153" t="s">
         <v>12</v>
       </c>
       <c r="D153" t="s">
         <v>113</v>
       </c>
       <c r="E153" t="s">
         <v>30</v>
       </c>
       <c r="F153" t="s">
         <v>31</v>
       </c>
       <c r="G153" t="s">
         <v>44</v>
       </c>
       <c r="H153" t="s">
         <v>17</v>
       </c>
       <c r="I153" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="154" spans="1:12">
       <c r="A154" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B154" t="s">
         <v>12</v>
       </c>
       <c r="D154" t="s">
         <v>43</v>
       </c>
       <c r="E154" t="s">
         <v>30</v>
       </c>
       <c r="F154" t="s">
         <v>35</v>
       </c>
       <c r="G154" t="s">
         <v>44</v>
       </c>
       <c r="H154" t="s">
         <v>17</v>
       </c>
       <c r="I154" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="155" spans="1:12">
       <c r="A155" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B155" t="s">
         <v>12</v>
       </c>
       <c r="D155" t="s">
         <v>113</v>
       </c>
       <c r="E155" t="s">
         <v>30</v>
       </c>
       <c r="F155" t="s">
         <v>31</v>
       </c>
       <c r="G155" t="s">
         <v>44</v>
       </c>
       <c r="H155" t="s">
         <v>17</v>
       </c>
       <c r="I155" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="156" spans="1:12">
       <c r="A156" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B156" t="s">
         <v>12</v>
       </c>
       <c r="D156" t="s">
         <v>47</v>
       </c>
       <c r="E156" t="s">
         <v>30</v>
       </c>
       <c r="F156" t="s">
         <v>31</v>
       </c>
       <c r="G156" t="s">
         <v>44</v>
       </c>
       <c r="H156" t="s">
         <v>17</v>
       </c>
       <c r="I156" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="157" spans="1:12">
       <c r="A157" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B157" t="s">
         <v>12</v>
       </c>
       <c r="D157" t="s">
         <v>47</v>
       </c>
       <c r="E157" t="s">
         <v>30</v>
       </c>
       <c r="F157" t="s">
         <v>31</v>
       </c>
       <c r="G157" t="s">
         <v>44</v>
       </c>
       <c r="H157" t="s">
         <v>17</v>
       </c>
       <c r="I157" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="158" spans="1:12">
       <c r="A158" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B158" t="s">
         <v>12</v>
       </c>
       <c r="D158" t="s">
         <v>113</v>
       </c>
       <c r="E158" t="s">
         <v>30</v>
       </c>
       <c r="F158" t="s">
         <v>31</v>
       </c>
       <c r="G158" t="s">
         <v>44</v>
       </c>
       <c r="H158" t="s">
         <v>17</v>
       </c>
       <c r="I158" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="159" spans="1:12">
       <c r="A159" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B159" t="s">
         <v>12</v>
       </c>
       <c r="D159" t="s">
         <v>47</v>
       </c>
       <c r="E159" t="s">
         <v>30</v>
       </c>
       <c r="F159" t="s">
         <v>31</v>
       </c>
       <c r="G159" t="s">
         <v>44</v>
       </c>
       <c r="H159" t="s">
         <v>17</v>
       </c>
       <c r="I159" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="160" spans="1:12">
       <c r="A160" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B160" t="s">
         <v>12</v>
       </c>
       <c r="D160" t="s">
         <v>47</v>
       </c>
       <c r="E160" t="s">
         <v>30</v>
       </c>
       <c r="F160" t="s">
         <v>31</v>
       </c>
       <c r="G160" t="s">
         <v>44</v>
       </c>
       <c r="H160" t="s">
         <v>17</v>
       </c>
       <c r="I160" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="161" spans="1:12">
       <c r="A161" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B161" t="s">
         <v>12</v>
       </c>
       <c r="D161" t="s">
         <v>47</v>
       </c>
       <c r="E161" t="s">
         <v>30</v>
       </c>
       <c r="F161" t="s">
         <v>31</v>
       </c>
       <c r="G161" t="s">
         <v>44</v>
       </c>
       <c r="H161" t="s">
         <v>17</v>
       </c>
       <c r="I161" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="162" spans="1:12">
       <c r="A162" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B162" t="s">
         <v>12</v>
       </c>
       <c r="D162" t="s">
         <v>47</v>
       </c>
       <c r="E162" t="s">
         <v>30</v>
       </c>
       <c r="F162" t="s">
         <v>98</v>
       </c>
       <c r="G162" t="s">
         <v>44</v>
       </c>
       <c r="H162" t="s">
         <v>17</v>
       </c>
       <c r="I162" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="163" spans="1:12">
       <c r="A163" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B163" t="s">
         <v>12</v>
       </c>
       <c r="D163" t="s">
         <v>65</v>
       </c>
       <c r="E163" t="s">
         <v>30</v>
       </c>
       <c r="F163" t="s">
         <v>68</v>
       </c>
       <c r="G163" t="s">
         <v>44</v>
       </c>
       <c r="H163" t="s">
         <v>17</v>
       </c>
       <c r="I163" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="164" spans="1:12">
       <c r="A164" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B164" t="s">
         <v>12</v>
       </c>
       <c r="D164" t="s">
         <v>43</v>
       </c>
       <c r="E164" t="s">
         <v>30</v>
       </c>
       <c r="F164" t="s">
         <v>35</v>
       </c>
       <c r="G164" t="s">
         <v>44</v>
       </c>
       <c r="H164" t="s">
         <v>17</v>
       </c>
       <c r="I164" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="165" spans="1:12">
       <c r="A165" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B165" t="s">
         <v>12</v>
       </c>
       <c r="D165" t="s">
         <v>43</v>
       </c>
       <c r="E165" t="s">
         <v>30</v>
       </c>
       <c r="F165" t="s">
         <v>35</v>
       </c>
       <c r="G165" t="s">
         <v>44</v>
       </c>
       <c r="H165" t="s">
         <v>17</v>
       </c>
       <c r="I165" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="166" spans="1:12">
       <c r="A166" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B166" t="s">
         <v>12</v>
       </c>
       <c r="D166" t="s">
         <v>87</v>
       </c>
       <c r="E166" t="s">
         <v>30</v>
       </c>
       <c r="F166" t="s">
         <v>68</v>
       </c>
       <c r="G166" t="s">
         <v>44</v>
       </c>
       <c r="H166" t="s">
         <v>17</v>
       </c>
       <c r="I166" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="167" spans="1:12">
       <c r="A167" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B167" t="s">
         <v>12</v>
       </c>
       <c r="D167" t="s">
         <v>47</v>
       </c>
       <c r="E167" t="s">
         <v>30</v>
       </c>
       <c r="F167" t="s">
         <v>35</v>
       </c>
       <c r="G167" t="s">
         <v>44</v>
       </c>
       <c r="H167" t="s">
         <v>17</v>
       </c>
       <c r="I167" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="168" spans="1:12">
       <c r="A168" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B168" t="s">
         <v>12</v>
       </c>
       <c r="D168" t="s">
         <v>43</v>
       </c>
       <c r="E168" t="s">
         <v>30</v>
       </c>
       <c r="F168" t="s">
         <v>31</v>
       </c>
       <c r="G168" t="s">
         <v>44</v>
       </c>
       <c r="H168" t="s">
         <v>17</v>
       </c>
       <c r="I168" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="169" spans="1:12">
       <c r="A169" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B169" t="s">
         <v>12</v>
       </c>
       <c r="D169" t="s">
         <v>43</v>
       </c>
       <c r="E169" t="s">
         <v>30</v>
       </c>
       <c r="F169" t="s">
         <v>35</v>
       </c>
       <c r="G169" t="s">
         <v>44</v>
       </c>
       <c r="H169" t="s">
         <v>17</v>
       </c>
       <c r="I169" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="170" spans="1:12">
       <c r="A170" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B170" t="s">
         <v>12</v>
       </c>
       <c r="D170" t="s">
         <v>43</v>
       </c>
       <c r="E170" t="s">
         <v>30</v>
       </c>
       <c r="F170" t="s">
         <v>35</v>
       </c>
       <c r="G170" t="s">
         <v>44</v>
       </c>
       <c r="H170" t="s">
         <v>17</v>
       </c>
       <c r="I170" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="171" spans="1:12">
       <c r="A171" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B171" t="s">
         <v>12</v>
       </c>
       <c r="D171" t="s">
         <v>43</v>
       </c>
       <c r="E171" t="s">
         <v>30</v>
       </c>
       <c r="F171" t="s">
         <v>31</v>
       </c>
       <c r="G171" t="s">
         <v>44</v>
       </c>
       <c r="H171" t="s">
         <v>17</v>
       </c>
       <c r="I171" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="172" spans="1:12">
       <c r="A172" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B172" t="s">
         <v>12</v>
       </c>
       <c r="D172" t="s">
         <v>65</v>
       </c>
       <c r="E172" t="s">
         <v>30</v>
       </c>
       <c r="F172" t="s">
         <v>68</v>
       </c>
       <c r="G172" t="s">
         <v>44</v>
       </c>
       <c r="H172" t="s">
         <v>17</v>
       </c>
       <c r="I172" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="173" spans="1:12">
       <c r="A173" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B173" t="s">
         <v>12</v>
       </c>
       <c r="D173" t="s">
         <v>43</v>
       </c>
       <c r="E173" t="s">
         <v>30</v>
       </c>
       <c r="F173" t="s">
         <v>31</v>
       </c>
       <c r="G173" t="s">
         <v>44</v>
       </c>
       <c r="H173" t="s">
         <v>17</v>
       </c>
       <c r="I173" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="174" spans="1:12">
       <c r="A174" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B174" t="s">
         <v>12</v>
       </c>
       <c r="D174" t="s">
         <v>47</v>
       </c>
       <c r="E174" t="s">
         <v>30</v>
       </c>
       <c r="F174" t="s">
         <v>98</v>
       </c>
       <c r="G174" t="s">
         <v>44</v>
       </c>
       <c r="H174" t="s">
         <v>17</v>
       </c>
       <c r="I174" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="175" spans="1:12">
       <c r="A175" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B175" t="s">
         <v>12</v>
       </c>
       <c r="D175" t="s">
         <v>43</v>
       </c>
       <c r="E175" t="s">
         <v>30</v>
       </c>
       <c r="F175" t="s">
         <v>35</v>
       </c>
       <c r="G175" t="s">
         <v>44</v>
       </c>
       <c r="H175" t="s">
         <v>17</v>
       </c>
       <c r="I175" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="176" spans="1:12">
       <c r="A176" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B176" t="s">
         <v>12</v>
       </c>
       <c r="D176" t="s">
         <v>43</v>
       </c>
       <c r="E176" t="s">
         <v>30</v>
       </c>
       <c r="F176" t="s">
         <v>31</v>
       </c>
       <c r="G176" t="s">
         <v>44</v>
       </c>
       <c r="H176" t="s">
         <v>17</v>
       </c>
       <c r="I176" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="177" spans="1:12">
       <c r="A177" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B177" t="s">
         <v>12</v>
       </c>
       <c r="D177" t="s">
         <v>113</v>
       </c>
       <c r="E177" t="s">
         <v>30</v>
       </c>
       <c r="F177" t="s">
         <v>35</v>
       </c>
       <c r="G177" t="s">
         <v>44</v>
       </c>
       <c r="H177" t="s">
         <v>17</v>
       </c>
       <c r="I177" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="178" spans="1:12">
       <c r="A178" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B178" t="s">
         <v>12</v>
       </c>
       <c r="D178" t="s">
         <v>87</v>
       </c>
       <c r="E178" t="s">
         <v>30</v>
       </c>
       <c r="F178" t="s">
         <v>68</v>
       </c>
       <c r="G178" t="s">
         <v>44</v>
       </c>
       <c r="H178" t="s">
         <v>17</v>
       </c>
       <c r="I178" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="179" spans="1:12">
       <c r="A179" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B179" t="s">
         <v>12</v>
       </c>
       <c r="D179" t="s">
         <v>65</v>
       </c>
       <c r="E179" t="s">
         <v>30</v>
       </c>
       <c r="F179" t="s">
         <v>68</v>
       </c>
       <c r="G179" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H179" t="s">
         <v>17</v>
       </c>
       <c r="I179" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="180" spans="1:12">
       <c r="A180" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B180" t="s">
         <v>12</v>
       </c>
       <c r="D180" t="s">
         <v>43</v>
       </c>
       <c r="E180" t="s">
         <v>30</v>
       </c>
       <c r="F180" t="s">
         <v>35</v>
       </c>
       <c r="G180" t="s">
         <v>44</v>
       </c>
       <c r="H180" t="s">
         <v>17</v>
       </c>
       <c r="I180" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="181" spans="1:12">
       <c r="A181" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B181" t="s">
         <v>12</v>
       </c>
       <c r="D181" t="s">
         <v>43</v>
       </c>
       <c r="E181" t="s">
         <v>30</v>
       </c>
       <c r="F181" t="s">
         <v>31</v>
       </c>
       <c r="G181" t="s">
         <v>44</v>
       </c>
       <c r="H181" t="s">
         <v>17</v>
       </c>
       <c r="I181" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="182" spans="1:12">
       <c r="A182" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B182" t="s">
         <v>12</v>
       </c>
       <c r="D182" t="s">
         <v>43</v>
       </c>
       <c r="E182" t="s">
         <v>30</v>
       </c>
       <c r="F182" t="s">
         <v>35</v>
       </c>
       <c r="G182" t="s">
         <v>44</v>
       </c>
       <c r="H182" t="s">
         <v>17</v>
       </c>
       <c r="I182" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="183" spans="1:12">
       <c r="A183" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B183" t="s">
         <v>12</v>
       </c>
       <c r="D183" t="s">
         <v>47</v>
       </c>
       <c r="E183" t="s">
         <v>30</v>
       </c>
       <c r="F183" t="s">
         <v>31</v>
       </c>
       <c r="G183" t="s">
         <v>44</v>
       </c>
       <c r="H183" t="s">
         <v>17</v>
       </c>
       <c r="I183" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="184" spans="1:12">
       <c r="A184" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B184" t="s">
         <v>12</v>
       </c>
       <c r="D184" t="s">
         <v>43</v>
       </c>
       <c r="E184" t="s">
         <v>30</v>
       </c>
       <c r="F184" t="s">
         <v>31</v>
       </c>
       <c r="G184" t="s">
         <v>44</v>
       </c>
       <c r="H184" t="s">
         <v>17</v>
       </c>
       <c r="I184" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="185" spans="1:12">
       <c r="A185" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B185" t="s">
         <v>12</v>
       </c>
       <c r="D185" t="s">
         <v>87</v>
       </c>
       <c r="E185" t="s">
         <v>30</v>
       </c>
       <c r="F185" t="s">
         <v>68</v>
       </c>
       <c r="G185" t="s">
         <v>44</v>
       </c>
       <c r="H185" t="s">
         <v>17</v>
       </c>
       <c r="I185" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="186" spans="1:12">
       <c r="A186" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B186" t="s">
         <v>12</v>
       </c>
       <c r="D186" t="s">
         <v>47</v>
       </c>
       <c r="E186" t="s">
         <v>30</v>
       </c>
       <c r="F186" t="s">
         <v>68</v>
       </c>
       <c r="G186" t="s">
         <v>44</v>
       </c>
       <c r="H186" t="s">
         <v>17</v>
       </c>
       <c r="I186" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="187" spans="1:12">
       <c r="A187" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B187" t="s">
         <v>12</v>
       </c>
       <c r="D187" t="s">
         <v>47</v>
       </c>
       <c r="E187" t="s">
         <v>30</v>
       </c>
       <c r="F187" t="s">
         <v>35</v>
       </c>
       <c r="G187" t="s">
         <v>44</v>
       </c>
       <c r="H187" t="s">
         <v>17</v>
       </c>
       <c r="I187" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="188" spans="1:12">
       <c r="A188" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B188" t="s">
         <v>12</v>
       </c>
       <c r="D188" t="s">
         <v>50</v>
       </c>
       <c r="E188" t="s">
         <v>30</v>
       </c>
       <c r="F188" t="s">
         <v>31</v>
       </c>
       <c r="G188" t="s">
         <v>44</v>
       </c>
       <c r="H188" t="s">
         <v>17</v>
       </c>
       <c r="I188" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="189" spans="1:12">
       <c r="A189" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B189" t="s">
         <v>12</v>
       </c>
       <c r="D189" t="s">
         <v>43</v>
       </c>
       <c r="E189" t="s">
         <v>30</v>
       </c>
       <c r="F189" t="s">
         <v>98</v>
       </c>
       <c r="G189" t="s">
         <v>44</v>
       </c>
       <c r="H189" t="s">
         <v>17</v>
       </c>
       <c r="I189" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="190" spans="1:12">
       <c r="A190" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B190" t="s">
         <v>12</v>
       </c>
       <c r="D190" t="s">
         <v>113</v>
       </c>
       <c r="E190" t="s">
         <v>30</v>
       </c>
       <c r="F190" t="s">
         <v>31</v>
       </c>
       <c r="G190" t="s">
         <v>44</v>
       </c>
       <c r="H190" t="s">
         <v>17</v>
       </c>
       <c r="I190" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="191" spans="1:12">
       <c r="A191" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B191" t="s">
         <v>12</v>
       </c>
       <c r="D191" t="s">
         <v>43</v>
       </c>
       <c r="E191" t="s">
         <v>30</v>
       </c>
       <c r="F191" t="s">
         <v>35</v>
       </c>
       <c r="G191" t="s">
         <v>44</v>
       </c>
       <c r="H191" t="s">
         <v>17</v>
       </c>
       <c r="I191" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="192" spans="1:12">
       <c r="A192" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B192" t="s">
         <v>12</v>
       </c>
       <c r="D192" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E192" t="s">
         <v>30</v>
       </c>
       <c r="F192" t="s">
         <v>35</v>
       </c>
       <c r="G192" t="s">
         <v>44</v>
       </c>
       <c r="H192" t="s">
         <v>17</v>
       </c>
       <c r="I192" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A10:I193"/>
   <mergeCells>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <hyperlinks>